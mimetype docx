--- v0 (2025-12-04)
+++ v1 (2026-09-12)
@@ -1,3982 +1,7841 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003E10C3" w:rsidRDefault="004D769A">
+    <w:p w14:paraId="3164BF72" w14:textId="77777777" w:rsidR="00524259" w:rsidRDefault="00524259" w:rsidP="00FA78CC">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114F8311" w14:textId="386FBAF9" w:rsidR="00FA78CC" w:rsidRPr="00524259" w:rsidRDefault="00524259" w:rsidP="00FA78CC">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>COLAÇÃO DE GRAU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5412E5ED" w14:textId="74CD83D1" w:rsidR="00524259" w:rsidRPr="00524259" w:rsidRDefault="00524259" w:rsidP="00FA78CC">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>FICHA DE INFORMAÇÕES DA TURMA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5E93CE" w14:textId="1E9AEC80" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00524259" w:rsidP="00FA78CC">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B604D2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>CURSO: ______________________________________________________________</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA78CC" w:rsidRPr="00587E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>reencha os campos abaixo com atenção. As informações serão utilizadas pela Assessoria de Eventos e Cerimonial na preparação da cerimônia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FB1F8C" w14:textId="1359218D" w:rsidR="00C2335A" w:rsidRPr="00587E22" w:rsidRDefault="00C2335A">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...37 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9039" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2518"/>
-        <w:gridCol w:w="6521"/>
+        <w:gridCol w:w="8492"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...155 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="720ADBCE" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="005CA9"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED5903A" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>1. IDENTIFICAÇÃO DA TURMA</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA1B04" w:rsidRDefault="00AA1B04" w:rsidP="004D769A">
+    <w:p w14:paraId="259F6CC4" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00FA78CC">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-        <w:tblW w:w="9039" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2376"/>
-        <w:gridCol w:w="6663"/>
+        <w:gridCol w:w="4150"/>
+        <w:gridCol w:w="4342"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="005E763F">
-[...35 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="6EFBB247" w14:textId="77777777" w:rsidTr="00FA78CC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="701C69A7" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Curso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0E0C54" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="005E763F">
-[...35 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="04CA45FE" w14:textId="77777777" w:rsidTr="00FA78CC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E6D15D" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Data prevista da colação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FAA64B" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="005E763F">
-[...35 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="0D8660E3" w14:textId="77777777" w:rsidTr="00FA78CC">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4251" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EEBE455" w14:textId="214C28D2" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Contato principal do representante da turma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4433" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA38086" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nome + telefone/WhatsApp</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA1B04" w:rsidRDefault="00AA1B04" w:rsidP="004D769A">
+    <w:p w14:paraId="773F8D86" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRDefault="00FA78CC" w:rsidP="00FA78CC">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D769A" w:rsidRPr="005E763F" w:rsidRDefault="004D769A" w:rsidP="004D769A">
+    <w:p w14:paraId="1257FEC1" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00587E22" w:rsidRDefault="00587E22" w:rsidP="00FA78CC">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E763F">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2376"/>
-        <w:gridCol w:w="6663"/>
+        <w:gridCol w:w="8492"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="005E763F">
-[...237 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="70133712" w14:textId="77777777" w:rsidTr="00E908CE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="005CA9"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66C00881" w14:textId="751DC1D6" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>2. REPRESENTANTES DA TURMA NA CERIMÔNIA</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA1B04" w:rsidRDefault="00AA1B04" w:rsidP="004D769A">
+    <w:p w14:paraId="2C349132" w14:textId="3C0E4D9F" w:rsidR="00FA78CC" w:rsidRDefault="00E908CE" w:rsidP="007D40D7">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E908CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>turma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E908CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>rá indicar um</w:t>
+      </w:r>
+      <w:r w:rsidR="007D40D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a) graduando</w:t>
+      </w:r>
+      <w:r w:rsidR="007D40D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) para cada uma </w:t>
+      </w:r>
+      <w:r w:rsidR="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das </w:t>
+      </w:r>
+      <w:r w:rsidR="007D40D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>seguintes participações na cerimônia. O</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s graduandos </w:t>
+      </w:r>
+      <w:r w:rsidR="007D40D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicados deverão participar obrigatoriamente do ensaio da cerimônia. Em caso de ausência, a turma deverá indicar, durante o ensaio, outro(a) graduando(a) para a respectiva participação. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004D769A" w:rsidRPr="005E763F" w:rsidRDefault="004D769A" w:rsidP="004D769A">
+    <w:p w14:paraId="511F9DDC" w14:textId="77777777" w:rsidR="00C40930" w:rsidRPr="00587E22" w:rsidRDefault="00C40930" w:rsidP="007D40D7">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E763F">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2376"/>
-        <w:gridCol w:w="6663"/>
+        <w:gridCol w:w="4300"/>
+        <w:gridCol w:w="4192"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="005E763F">
-[...36 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="6A8486FC" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B2F51D" w14:textId="26E06ED2" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00C40930">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Juramentista</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00524259">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (responsável pela leitura do juramento em nome da turma)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27726474" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nome completo</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="005E763F">
-[...36 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="5F5B8B3E" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="793B715F" w14:textId="507EDDC4" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00C40930">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Recebedor(a) do grau</w:t>
+            </w:r>
+            <w:r w:rsidR="00524259">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">escolhido para representar a turma no momento da outorga do grau, recebendo-o simbolicamente </w:t>
+            </w:r>
+            <w:r w:rsidR="00524259">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>em nome da turma)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78794511" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nome completo</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="005E763F">
-[...84 lines deleted...]
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="005E763F">
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="5900AF51" w14:textId="77777777" w:rsidTr="00494E2C">
         <w:trPr>
-          <w:trHeight w:val="622"/>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2376" w:type="dxa"/>
-[...77 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55F9C348" w14:textId="2E0E75E8" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00C40930">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Orador(a)</w:t>
+            </w:r>
+            <w:r w:rsidR="00524259">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (responsável pelo discurso em nome da turma</w:t>
+            </w:r>
+            <w:r w:rsidR="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C5815D" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nome completo</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA1B04" w:rsidRDefault="00AA1B04" w:rsidP="004D769A">
+    <w:p w14:paraId="0A528ACC" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRDefault="00FA78CC" w:rsidP="00FA78CC">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="20"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D769A" w:rsidRPr="005E763F" w:rsidRDefault="004D769A" w:rsidP="004D769A">
+    <w:p w14:paraId="0502F458" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00587E22" w:rsidRDefault="00587E22" w:rsidP="00FA78CC">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="20"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E763F">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2376"/>
-        <w:gridCol w:w="6663"/>
+        <w:gridCol w:w="8492"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...288 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="4219C4C9" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="005CA9"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FCB788" w14:textId="0F9278E4" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>3. AUTORIDADES ACADÊMICAS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidRDefault="004D769A" w:rsidP="004D769A">
+    <w:p w14:paraId="719F1E78" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00FA78CC">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="20"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2518"/>
-        <w:gridCol w:w="6521"/>
+        <w:gridCol w:w="4240"/>
+        <w:gridCol w:w="4252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...35 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="397294B6" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0060DE6E" w14:textId="79E49F19" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Diretor(a) d</w:t>
+            </w:r>
+            <w:r w:rsidR="00587E22" w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Centro</w:t>
+            </w:r>
+            <w:r w:rsidR="00587E22" w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ao qual o curso está vinculado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F41C6C1" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nome completo</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...35 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="299E25D2" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBFCDA0" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone / WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08406638" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...36 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="37E608B4" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="331DBAF6" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Coordenador(a) do curso</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="169A48C2" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Nome completo</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E763F" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...36 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="391959C1" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE8AD25" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone / WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F47306C" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...35 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="26517C37" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9515A3" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>1ª graduação e titulação do(a) coordenador(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6BBD7F" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E763F" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...35 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="04AC8A8B" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1723F9" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Altura do(a) coordenador(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CBC0B4" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00FA78CC" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ex.: 1,68 m</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...35 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00FA78CC" w:rsidRPr="00587E22" w14:paraId="5F9EDC3B" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4B9F1B" w14:textId="3706BB39" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tamanho de calça</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7223B9E1" w14:textId="3533CBD1" w:rsidR="00FA78CC" w:rsidRPr="00587E22" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informe a numeração que usa habitualmente. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00587E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>: 38,46</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidRDefault="004D769A" w:rsidP="004D769A">
+    <w:p w14:paraId="26138866" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRDefault="00FA78CC">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E763F" w:rsidRDefault="005E763F" w:rsidP="004D769A">
+    <w:p w14:paraId="783F1698" w14:textId="77777777" w:rsidR="00C40930" w:rsidRDefault="00C40930">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2518"/>
-        <w:gridCol w:w="6521"/>
+        <w:gridCol w:w="8492"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...288 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00C40930" w:rsidRPr="00F05BC5" w14:paraId="38E03013" w14:textId="77777777" w:rsidTr="009A01D6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="005CA9"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF443F6" w14:textId="5EF85238" w:rsidR="00C40930" w:rsidRPr="00C40930" w:rsidRDefault="00C40930" w:rsidP="009A01D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>HOMENAGENS DA TURMA</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA1B04" w:rsidRDefault="00AA1B04" w:rsidP="004D769A">
+    <w:p w14:paraId="6A63B8A5" w14:textId="77777777" w:rsidR="00C40930" w:rsidRPr="00C40930" w:rsidRDefault="00C40930" w:rsidP="00C40930">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40930">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>A turma poderá realizar até seis homenagens, não sendo obrigatória a indicação de todas elas. As homenagens previstas são: 1 paraninfo(a) + 1 patrono/patronesse + 1 nome da turma + até 3 servidores homenageados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAF8183" w14:textId="77777777" w:rsidR="00C40930" w:rsidRPr="00C40930" w:rsidRDefault="00C40930" w:rsidP="00C40930">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40930">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Importante: cada pessoa indicada como homenageada deverá receber 1 placa de homenagem, a ser providenciada e custeada pela turma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0843D2" w14:textId="77777777" w:rsidR="00C40930" w:rsidRPr="00C40930" w:rsidRDefault="00C40930" w:rsidP="00C40930">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40930">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quando o nome da turma for uma frase, não se aplica a entrega da placa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D905EC" w14:textId="77777777" w:rsidR="00C40930" w:rsidRDefault="00C40930">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2518"/>
-        <w:gridCol w:w="6521"/>
+        <w:gridCol w:w="8492"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...277 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="549AC98E" w14:textId="77777777" w:rsidTr="00DC03A9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="005CA9"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7709F8CD" w14:textId="7467F530" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>4. PARANINFO(A)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidRDefault="004D769A" w:rsidP="004D769A">
+    <w:p w14:paraId="723D0BC5" w14:textId="77777777" w:rsidR="00C40930" w:rsidRDefault="00C40930" w:rsidP="007D40D7">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D769A" w:rsidRPr="005E763F" w:rsidRDefault="004D769A" w:rsidP="004D769A">
+    <w:p w14:paraId="17A7502E" w14:textId="44F7D1EB" w:rsidR="007D40D7" w:rsidRDefault="007D40D7" w:rsidP="007D40D7">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E763F">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="007D40D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Servidor(a) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D40D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Ufac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D40D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, professor(a) ou técnico-administrativo(a), escolhido(a) pela turma por sua presença, vínculo e contribuição à trajetória acadêmica dos </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>gradu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D40D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>andos. É o(a) homenageado(a) que profere discurso durante a cerimônia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6585D183" w14:textId="0AD3E755" w:rsidR="00587E22" w:rsidRDefault="008202A8" w:rsidP="00587E22">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Segoe UI Symbol"/>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="17"/>
+          </w:rPr>
+          <w:id w:val="-530188376"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00587E22" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Servidor(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>docente</w:t>
+      </w:r>
+      <w:r w:rsidR="00587E22" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00587E22" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Ufac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00587E22" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00587E22" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="17"/>
+          </w:rPr>
+          <w:id w:val="-1072658423"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587E22" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Servidor </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>técnico</w:t>
+      </w:r>
+      <w:r w:rsidR="00587E22" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00587E22" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Ufac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3F78E18F" w14:textId="77777777" w:rsidR="00C40930" w:rsidRPr="00F05BC5" w:rsidRDefault="00C40930" w:rsidP="00587E22">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2518"/>
-        <w:gridCol w:w="6521"/>
+        <w:gridCol w:w="4241"/>
+        <w:gridCol w:w="4251"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...35 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="2B1E5AE2" w14:textId="77777777" w:rsidTr="00587E22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3563D218" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Nome completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517FB3B7" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...35 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="41B782E7" w14:textId="77777777" w:rsidTr="00587E22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46915D0E" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone / WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51ABAA77" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...47 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="09E11137" w14:textId="77777777" w:rsidTr="00587E22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3825B26F" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>1ª graduação e titulação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="193B0FFD" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E763F" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...36 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="264057C4" w14:textId="77777777" w:rsidTr="00587E22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A5E1637" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Altura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26870E67" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ex.: 1,68 m</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...36 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="3171539D" w14:textId="77777777" w:rsidTr="00587E22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D73C596" w14:textId="3D397E72" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00587E22">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tamanho de calça</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6FB4A1" w14:textId="6A69C980" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00587E22">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informe a numeração que usa habitualmente. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>: 38,46</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E763F" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...75 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="36B0E63F" w14:textId="77777777" w:rsidTr="00587E22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A180AE" w14:textId="0471AD76" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Graduando(a) que entrega a placa de homenagem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D27A76" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidRDefault="004D769A" w:rsidP="004D769A">
+    <w:p w14:paraId="3B7DCF83" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00587E22">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004D769A" w:rsidRPr="005E763F" w:rsidRDefault="004D769A" w:rsidP="004D769A">
+    <w:p w14:paraId="222E5F83" w14:textId="77777777" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00FE32B1" w:rsidP="00587E22">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:after="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E763F">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabelacomgrade"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2518"/>
-        <w:gridCol w:w="6521"/>
+        <w:gridCol w:w="8492"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...36 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="4D96285C" w14:textId="77777777" w:rsidTr="007D40D7">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="005CA9"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="648E9926" w14:textId="16CF6C99" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>5. PATRONO / PATRONESSE</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...35 lines deleted...]
-            </w:pPr>
+    </w:tbl>
+    <w:p w14:paraId="7E264276" w14:textId="77777777" w:rsidR="00C40930" w:rsidRDefault="00C40930" w:rsidP="007D40D7">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF6CD3F" w14:textId="1B71F73B" w:rsidR="007D40D7" w:rsidRDefault="007D40D7" w:rsidP="007D40D7">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D40D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pessoa escolhida pela turma por sua relevância, trajetória ou contribuição para a formação e/ou para a futura atuação profissional dos graduandos. Pode ser integrante da comunidade acadêmica da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D40D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Ufac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D40D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou p</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>essoa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D40D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> externa à Universidade. Não profere discurso durante a cerimônia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D40D7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="093D9A2B" w14:textId="2CFA7F5B" w:rsidR="00587E22" w:rsidRDefault="008202A8" w:rsidP="00587E22">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="17"/>
+          </w:rPr>
+          <w:id w:val="596600908"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587E22" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Servidor(a) da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00587E22" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Ufac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00587E22" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13E1D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00587E22" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="17"/>
+          </w:rPr>
+          <w:id w:val="-1755355702"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00587E22" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F5E" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Pe</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>ssoa</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F5E" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F5E">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>não vinculada à</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F5E" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004C3F5E" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Ufac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004C3F5E" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE32B1" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>(não utiliza veste talar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08AE6ED9" w14:textId="77777777" w:rsidR="00C40930" w:rsidRPr="00F05BC5" w:rsidRDefault="00C40930" w:rsidP="00587E22">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4241"/>
+        <w:gridCol w:w="4251"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="279C4520" w14:textId="77777777" w:rsidTr="00587E22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B500BB6" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Nome completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DDFF69" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...36 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="06BDF960" w14:textId="77777777" w:rsidTr="00587E22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31149845" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone / WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E225904" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E763F" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...36 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="22FBC5A9" w14:textId="77777777" w:rsidTr="00587E22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4114825C" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>1ª graduação e titulação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AD9DCE3" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...35 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="54F3B28D" w14:textId="77777777" w:rsidTr="00587E22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDAAC07" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Altura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="730654E4" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ex.: 1,68 m</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005E763F" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...35 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="7AD57411" w14:textId="77777777" w:rsidTr="00587E22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2415B1A7" w14:textId="1A1AB1B0" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00587E22">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tamanho de calça</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4D12C1" w14:textId="0B37EC5A" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00587E22">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informe a numeração que usa habitualmente. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>: 38,46</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D769A" w:rsidRPr="00B604D2" w:rsidTr="00AA1B04">
-[...35 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00587E22" w:rsidRPr="00F05BC5" w14:paraId="5CE2B6DC" w14:textId="77777777" w:rsidTr="00587E22">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D2970D" w14:textId="34EEF9FF" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Graduando(a) que entrega a placa de homenagem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF9B6B2" w14:textId="77777777" w:rsidR="00587E22" w:rsidRPr="00F05BC5" w:rsidRDefault="00587E22" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidR="00AA1B04" w:rsidRDefault="00AA1B04" w:rsidP="00815A03">
+    <w:p w14:paraId="632EDB74" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRDefault="00FA78CC">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00815A03" w:rsidRPr="005E763F" w:rsidRDefault="00815A03" w:rsidP="00815A03">
+    <w:p w14:paraId="5C6D6DF2" w14:textId="77777777" w:rsidR="00C40930" w:rsidRDefault="00C40930">
       <w:pPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E763F">
-[...2 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="76AFA4E4" w14:textId="77777777" w:rsidR="00C40930" w:rsidRPr="00F05BC5" w:rsidRDefault="00C40930">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8492"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w14:paraId="12BE93D8" w14:textId="77777777" w:rsidTr="00C13E1D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="005CA9"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE4B347" w14:textId="0DCDE7AF" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00FE32B1" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>6. NOME DA TURMA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="336BE935" w14:textId="77777777" w:rsidR="00C40930" w:rsidRDefault="00C40930" w:rsidP="00FE32B1">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7704A283" w14:textId="4B55BE22" w:rsidR="00C13E1D" w:rsidRDefault="00C13E1D" w:rsidP="00C40930">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13E1D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">É a homenagem que identifica simbolicamente a turma. A escolha é livre e pode fazer referência a uma pessoa vinculada ou não à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C13E1D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Ufac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C13E1D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, viva ou falecida, a uma personalidade de reconhecida relevância, como cientista, pesquisador(a) ou profissional de destaque, ou ainda a uma frase que tenha significado especial para a trajetória da turma. Não há pronunciamento durante a cerimônia. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D05C9CA" w14:textId="37A8E9A5" w:rsidR="00C13E1D" w:rsidRDefault="008202A8" w:rsidP="00FE32B1">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="17"/>
+          </w:rPr>
+          <w:id w:val="1696500387"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FE32B1" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Servidor(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13E1D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">docente </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE32B1" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE32B1" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Ufac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE32B1" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13E1D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="17"/>
+          </w:rPr>
+          <w:id w:val="-2084205467"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C13E1D" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Servidor(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13E1D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">técnico </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13E1D" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C13E1D" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Ufac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C13E1D" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE32B1" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="17"/>
+          </w:rPr>
+          <w:id w:val="1243835751"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FE32B1" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pe</w:t>
+      </w:r>
+      <w:r w:rsidR="007D40D7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>ssoa</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE32B1" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D40D7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>não vinculada à</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE32B1" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FE32B1" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t>Ufac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FE32B1" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462127FC" w14:textId="0E3E2C36" w:rsidR="00C13E1D" w:rsidRPr="00C13E1D" w:rsidRDefault="008202A8" w:rsidP="00FE32B1">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="17"/>
+          </w:rPr>
+          <w:id w:val="-1183275877"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FE32B1" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Frase</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13E1D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representativa      </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="17"/>
+          </w:rPr>
+          <w:id w:val="-1661839159"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C13E1D" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13E1D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pessoa falecida – homenagem póstuma     </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="17"/>
+          </w:rPr>
+          <w:id w:val="1441806961"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="17"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C13E1D" w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C13E1D">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personalidade de referência    </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4281"/>
+        <w:gridCol w:w="4211"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w14:paraId="5256C4FD" w14:textId="77777777" w:rsidTr="00C13E1D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="128DFBEE" w14:textId="4B4875CB" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00FE32B1" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nome da turma </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C068CDC" w14:textId="77777777" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00FE32B1" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w14:paraId="0F97ACD7" w14:textId="77777777" w:rsidTr="00C13E1D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F2BC91" w14:textId="77777777" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00FE32B1" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F38C2D9" w14:textId="77777777" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00FE32B1" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Se aplicável</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w14:paraId="61CB9057" w14:textId="77777777" w:rsidTr="00C13E1D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48CE7BD0" w14:textId="77777777" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00FE32B1" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>1ª graduação e titulação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3470ADE2" w14:textId="77777777" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00FE32B1" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Se aplicável</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w14:paraId="70A3D6AF" w14:textId="77777777" w:rsidTr="00C13E1D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="596D4042" w14:textId="77777777" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00FE32B1" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Altura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F46F7F8" w14:textId="77777777" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00FE32B1" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Se aplicável</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w14:paraId="1F09DE6B" w14:textId="77777777" w:rsidTr="00C13E1D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="586FDF80" w14:textId="6892A17C" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tamanho da calça</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DE08F1" w14:textId="77777777" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00FE32B1" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Se aplicável</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w14:paraId="4C70A5EB" w14:textId="77777777" w:rsidTr="00C13E1D">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4281" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A672AE" w14:textId="007FAF36" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Gradu</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE32B1" w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ando(a) que entrega a placa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4211" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="048A65D1" w14:textId="77777777" w:rsidR="00FE32B1" w:rsidRPr="00F05BC5" w:rsidRDefault="00FE32B1" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Se aplicável</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="23733CD9" w14:textId="77777777" w:rsidR="00FA78CC" w:rsidRPr="00F05BC5" w:rsidRDefault="00FA78CC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...563 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00815A03" w:rsidRPr="005E763F" w:rsidRDefault="00815A03" w:rsidP="004D769A">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8492"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w14:paraId="01C419DF" w14:textId="77777777" w:rsidTr="00DC03A9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="005CA9"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF61659" w14:textId="2B5E2F7E" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>7. SERVIDORES HOMENAGEADOS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="213D310E" w14:textId="60484492" w:rsidR="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00F05BC5">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="60" w:after="40"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Homenageado(a) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>1  •</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1030609912"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008202A8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008202A8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1141228715"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008202A8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008202A8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>cnico(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB39282" w14:textId="77777777" w:rsidR="00C40930" w:rsidRPr="00F05BC5" w:rsidRDefault="00C40930" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="40"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00815A03" w:rsidRPr="005E763F" w:rsidSect="00AA1B04">
-      <w:headerReference w:type="default" r:id="rId6"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4222"/>
+        <w:gridCol w:w="4270"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w14:paraId="39FB2C87" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="438FB283" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Nome completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC02FEA" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w14:paraId="5784BB18" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E80F15" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone / WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="289782E1" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w14:paraId="3037E8E2" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0A5AE4" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>1ª graduação e titulação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4DA822" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w14:paraId="0B4207DF" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEDF958" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Altura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23839D9B" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ex.: 1,68 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w14:paraId="5AE683D5" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F34B134" w14:textId="44363697" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tamanho da calça</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="237F04C3" w14:textId="022075F6" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informe a numeração que usa habitualmente. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w14:paraId="61FBE54B" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="585C57CC" w14:textId="38418273" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Graduando(a) que entrega a placa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5241" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A109A5" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="17984CBC" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48C47DA5" w14:textId="56FDF661" w:rsidR="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="40"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Homenageado(a) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>2  •</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008202A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1433356041"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008202A8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008202A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Professor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1933570218"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008202A8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>cnico(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C41CEA" w14:textId="77777777" w:rsidR="00C40930" w:rsidRPr="00F05BC5" w:rsidRDefault="00C40930" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="40"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4241"/>
+        <w:gridCol w:w="4251"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w14:paraId="615C2B89" w14:textId="77777777" w:rsidTr="00F05BC5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3515095F" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Nome completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0315409B" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w14:paraId="09EB3ABE" w14:textId="77777777" w:rsidTr="00F05BC5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FF0D93" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone / WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB892F8" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w14:paraId="7D2DFC69" w14:textId="77777777" w:rsidTr="00F05BC5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20394E3D" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>1ª graduação e titulação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517B2B03" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w14:paraId="1B29739A" w14:textId="77777777" w:rsidTr="00F05BC5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68393EAE" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Altura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="772680D5" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ex.: 1,68 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w14:paraId="1F4A16FD" w14:textId="77777777" w:rsidTr="00F05BC5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2044971D" w14:textId="53199609" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tamanho da calça</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="026607E9" w14:textId="325A1D29" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informe a numeração que usa habitualmente. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w14:paraId="209BE896" w14:textId="77777777" w:rsidTr="00F05BC5">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7860BB3B" w14:textId="2FB2A3AC" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00F05BC5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Graduando(a) que entrega a placa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FBB6AD" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00F05BC5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="18367EE3" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD04B20" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRDefault="00D650EE" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EEF62EF" w14:textId="77777777" w:rsidR="00C40930" w:rsidRDefault="00C40930" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CBBD0B" w14:textId="77777777" w:rsidR="00C40930" w:rsidRDefault="00C40930" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCAC5F3" w14:textId="2664AAB0" w:rsidR="00D650EE" w:rsidRDefault="00D650EE" w:rsidP="00D650EE">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="40"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Homenageado(a) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  •</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-222605380"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008202A8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="18"/>
+          </w:rPr>
+          <w:id w:val="624422246"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008202A8">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>é</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05BC5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>cnico(a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742CA47C" w14:textId="77777777" w:rsidR="00C40930" w:rsidRPr="00F05BC5" w:rsidRDefault="00C40930" w:rsidP="00D650EE">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="40"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4241"/>
+        <w:gridCol w:w="4251"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w14:paraId="207ABF62" w14:textId="77777777" w:rsidTr="009A01D6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D18B6FF" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w:rsidRDefault="00D650EE" w:rsidP="009A01D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Nome completo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4831258F" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w:rsidRDefault="00D650EE" w:rsidP="009A01D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w14:paraId="41AA3964" w14:textId="77777777" w:rsidTr="009A01D6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="200CE3AD" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w:rsidRDefault="00D650EE" w:rsidP="009A01D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Telefone / WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29872BDB" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w:rsidRDefault="00D650EE" w:rsidP="009A01D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w14:paraId="56074190" w14:textId="77777777" w:rsidTr="009A01D6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A687A16" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w:rsidRDefault="00D650EE" w:rsidP="009A01D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>1ª graduação e titulação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55205FC7" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w:rsidRDefault="00D650EE" w:rsidP="009A01D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w14:paraId="3D7EC938" w14:textId="77777777" w:rsidTr="009A01D6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6B1D35" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w:rsidRDefault="00D650EE" w:rsidP="009A01D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Altura</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4C69AB" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w:rsidRDefault="00D650EE" w:rsidP="009A01D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ex.: 1,68 m</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w14:paraId="34FFA2A8" w14:textId="77777777" w:rsidTr="009A01D6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43FA4C2D" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w:rsidRDefault="00D650EE" w:rsidP="009A01D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tamanho da calça</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74492439" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w:rsidRDefault="00D650EE" w:rsidP="009A01D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informe a numeração que usa habitualmente. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w14:paraId="0C8A722F" w14:textId="77777777" w:rsidTr="009A01D6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0FDBED" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w:rsidRDefault="00D650EE" w:rsidP="009A01D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Graduando(a) que entrega a placa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4344" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5174E538" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00F05BC5" w:rsidRDefault="00D650EE" w:rsidP="009A01D6">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F05BC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clique aqui e digite.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="364B2A93" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRDefault="00D650EE" w:rsidP="00D650EE">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F34499" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRDefault="00D650EE" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8492"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F05BC5" w14:paraId="545268AB" w14:textId="77777777" w:rsidTr="00D650EE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8492" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="005CA9"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A240EA2" w14:textId="716993F5" w:rsidR="00F05BC5" w:rsidRDefault="00DC03A9" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC03A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00F05BC5" w:rsidRPr="00DC03A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>. CONFERÊNCIA FINAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="78863FDC" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="514CCFA9" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00524259" w:rsidRDefault="00F05BC5" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:spacing w:after="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="17365D"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Antes de encaminhar esta ficha, confira se:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC7603D" w14:textId="506DEB60" w:rsidR="00F05BC5" w:rsidRPr="00524259" w:rsidRDefault="008202A8" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:ind w:left="170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="303841"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="-1735769544"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="303841"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F05BC5" w:rsidRPr="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="303841"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os nomes estão completos e grafados corretamente;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DC3AF79" w14:textId="5CF59269" w:rsidR="00F05BC5" w:rsidRPr="00524259" w:rsidRDefault="008202A8" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:ind w:left="170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="303841"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="1413285631"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="303841"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F05BC5" w:rsidRPr="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="303841"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os telefones/WhatsApp estão atualizados;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772F67FB" w14:textId="6DDAA7E7" w:rsidR="00F05BC5" w:rsidRPr="00524259" w:rsidRDefault="008202A8" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:ind w:left="170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="303841"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="-799612774"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="303841"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F05BC5" w:rsidRPr="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="303841"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> foram informadas graduação e titulação quando solicitadas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B4FCC5" w14:textId="31F6D21A" w:rsidR="00F05BC5" w:rsidRPr="00524259" w:rsidRDefault="008202A8" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:ind w:left="170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="303841"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="1404258971"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="303841"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F05BC5" w:rsidRPr="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="303841"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> altura e tamanho da calça foram </w:t>
+      </w:r>
+      <w:r w:rsidR="000D21B4" w:rsidRPr="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="303841"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>preenchidos</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05BC5" w:rsidRPr="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="303841"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para as pessoas que utilizarão veste talar;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5203AE" w14:textId="0D255E41" w:rsidR="00F05BC5" w:rsidRPr="00524259" w:rsidRDefault="008202A8" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:ind w:left="170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="303841"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="-767537314"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="303841"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F05BC5" w:rsidRPr="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="303841"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> os graduandos responsáveis pela entrega das placas foram indicados;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67641CA0" w14:textId="00AAF025" w:rsidR="00F05BC5" w:rsidRPr="00524259" w:rsidRDefault="008202A8" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:ind w:left="170"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="303841"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="303841"/>
+            <w:sz w:val="21"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:id w:val="-1930342790"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:color w:val="303841"/>
+              <w:sz w:val="21"/>
+              <w:szCs w:val="21"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F05BC5" w:rsidRPr="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="303841"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a turma observou o limite de até </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC03A9" w:rsidRPr="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="303841"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05BC5" w:rsidRPr="00524259">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="303841"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> homenageados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0605CDC2" w14:textId="77777777" w:rsidR="00E908CE" w:rsidRDefault="00E908CE" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:ind w:left="170"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8492"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F05BC5" w14:paraId="6B440037" w14:textId="77777777" w:rsidTr="00494E2C">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10482" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="005CA9"/>
+            <w:tcMar>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06AB0DFB" w14:textId="52571A2A" w:rsidR="00F05BC5" w:rsidRDefault="00D650EE" w:rsidP="00494E2C">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00F05BC5" w:rsidRPr="00DC03A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+              </w:rPr>
+              <w:t>. ORIENTAÇÕES IMPORTANTES — RESOLUÇÃO Nº 012/2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2AC93A5D" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRDefault="00F05BC5" w:rsidP="00F05BC5">
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4229"/>
+        <w:gridCol w:w="4263"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00C40930" w14:paraId="19490309" w14:textId="77777777" w:rsidTr="00D650EE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4229" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FA143F" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00C40930" w:rsidRDefault="00F05BC5" w:rsidP="00D650EE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Discurso do(a) orador(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="308E2F0D" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00C40930" w:rsidRDefault="00D650EE" w:rsidP="00D650EE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>O discurso deverá ter, no máximo, uma página e meia, em papel A4, fonte Arial, tamanho 12, espaçamento entre linhas 1,15 e margens de 2,5 cm em todos os lados. Não deverão ser utilizados ajustes de margens, espaçamento, tamanho da fonte ou outros recursos de formatação para ampliar o conteúdo do texto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09E7B64B" w14:textId="4A9C2EEF" w:rsidR="00F05BC5" w:rsidRPr="00C40930" w:rsidRDefault="00D650EE" w:rsidP="00D650EE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Recomenda-se a leitura prévia do discurso em voz alta, em ritmo natural, para adequação à dinâmica da cerimônia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00C40930" w14:paraId="4B3874F3" w14:textId="77777777" w:rsidTr="00D650EE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4229" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D50BA40" w14:textId="59CD5AB4" w:rsidR="00F05BC5" w:rsidRPr="00C40930" w:rsidRDefault="00E908CE" w:rsidP="00D650EE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Cerimônias com m</w:t>
+            </w:r>
+            <w:r w:rsidR="00F05BC5" w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ais de duas turmas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D06069C" w14:textId="235DB9EF" w:rsidR="00F05BC5" w:rsidRPr="00C40930" w:rsidRDefault="00E908CE" w:rsidP="00D650EE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Quando a cerimônia de colação de grau reunir três ou mais turmas, apenas um(a) dos(as) paraninfos(as) fará o discurso, representando todas as turmas. A definição será realizada por sorteio entre os(as) paraninfos(as) indicados(as), no dia do ensaio.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00C40930" w14:paraId="58C346AD" w14:textId="77777777" w:rsidTr="00D650EE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4229" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2199FDE7" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00C40930" w:rsidRDefault="00F05BC5" w:rsidP="00D650EE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Restrições</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DF6903" w14:textId="430A394B" w:rsidR="00E908CE" w:rsidRPr="00C40930" w:rsidRDefault="00E908CE" w:rsidP="00E908CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Não é permitida, antes, durante ou após a cerimônia, a utilização ou realização de:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CCC63C4" w14:textId="77777777" w:rsidR="00E908CE" w:rsidRPr="00C40930" w:rsidRDefault="00E908CE" w:rsidP="00E908CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>vídeos, fotos, projeções e áudios;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="581C4193" w14:textId="77777777" w:rsidR="00E908CE" w:rsidRPr="00C40930" w:rsidRDefault="00E908CE" w:rsidP="00E908CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>apresentações artísticas;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F0C8968" w14:textId="77777777" w:rsidR="00E908CE" w:rsidRPr="00C40930" w:rsidRDefault="00E908CE" w:rsidP="00E908CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>canhão seguidor de iluminação;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F002EED" w14:textId="77777777" w:rsidR="00E908CE" w:rsidRPr="00C40930" w:rsidRDefault="00E908CE" w:rsidP="00E908CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>buzinas, apitos, cornetas, vuvuzelas ou outros objetos que produzam ruídos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35151343" w14:textId="77777777" w:rsidR="00E908CE" w:rsidRPr="00C40930" w:rsidRDefault="00E908CE" w:rsidP="00E908CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>confetes, serpentinas, papel picado, glitter ou similares;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0490D107" w14:textId="77777777" w:rsidR="00E908CE" w:rsidRPr="00C40930" w:rsidRDefault="00E908CE" w:rsidP="00E908CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>sprays, fumaça artificial ou outros efeitos especiais;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42AFAB4C" w14:textId="77777777" w:rsidR="00E908CE" w:rsidRPr="00C40930" w:rsidRDefault="00E908CE" w:rsidP="00E908CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>fogos de artifício, sinalizadores ou artefatos pirotécnicos;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="684B4D76" w14:textId="77777777" w:rsidR="00E908CE" w:rsidRPr="00C40930" w:rsidRDefault="00E908CE" w:rsidP="00E908CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>equipamentos sonoros particulares;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BAE4CC1" w14:textId="2BE79351" w:rsidR="00F05BC5" w:rsidRPr="00C40930" w:rsidRDefault="00E908CE" w:rsidP="00E908CE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>outras ações ou elementos que possam interferir na condução da cerimônia, na segurança dos participantes ou na conservação dos espaços.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F05BC5" w:rsidRPr="00C40930" w14:paraId="68C0A0D9" w14:textId="77777777" w:rsidTr="00D650EE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4229" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="EEF5FA"/>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="600E3896" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00C40930" w:rsidRDefault="00F05BC5" w:rsidP="00D650EE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Atrasos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4263" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="B9C5D0"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="35" w:type="dxa"/>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:bottom w:w="35" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9DB1F4" w14:textId="77777777" w:rsidR="00F05BC5" w:rsidRPr="00C40930" w:rsidRDefault="00F05BC5" w:rsidP="00D650EE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40930">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Em caso de atraso, o concludente só poderá participar da cerimônia coletiva até o momento que antecede o juramento.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0EDBA7A0" w14:textId="77777777" w:rsidR="00D650EE" w:rsidRPr="00C40930" w:rsidRDefault="00D650EE" w:rsidP="00D650EE">
+      <w:pPr>
+        <w:spacing w:before="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585619AE" w14:textId="7C70C2BE" w:rsidR="00F05BC5" w:rsidRPr="00C40930" w:rsidRDefault="00F05BC5" w:rsidP="00524259">
+      <w:pPr>
+        <w:spacing w:before="160"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40930">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="005CA9"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dúvidas e envio de informações: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D650EE" w:rsidRPr="00C40930">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="005CA9"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>eventos.cerimonial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40930">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="005CA9"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>@ufac.br</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00F05BC5" w:rsidRPr="00C40930">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="942" w:right="1701" w:bottom="851" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00217193" w:rsidRDefault="00217193" w:rsidP="004D769A">
+    <w:p w14:paraId="0A4D8213" w14:textId="77777777" w:rsidR="00B45D7B" w:rsidRDefault="00B45D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00217193" w:rsidRDefault="00217193" w:rsidP="004D769A">
+    <w:p w14:paraId="0DA8DA0B" w14:textId="77777777" w:rsidR="00B45D7B" w:rsidRDefault="00B45D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00217193" w:rsidRDefault="00217193" w:rsidP="004D769A">
+    <w:p w14:paraId="024630F8" w14:textId="77777777" w:rsidR="00B45D7B" w:rsidRDefault="00B45D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00217193" w:rsidRDefault="00217193" w:rsidP="004D769A">
+    <w:p w14:paraId="4D492F55" w14:textId="77777777" w:rsidR="00B45D7B" w:rsidRDefault="00B45D7B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00B604D2" w:rsidRDefault="00B604D2" w:rsidP="004D769A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="10095" w:type="dxa"/>
+      <w:tblCellSpacing w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="75" w:type="dxa"/>
+        <w:left w:w="75" w:type="dxa"/>
+        <w:bottom w:w="75" w:type="dxa"/>
+        <w:right w:w="75" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3417"/>
+      <w:gridCol w:w="6678"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00524259" w:rsidRPr="00524259" w14:paraId="5F458217" w14:textId="77777777">
+      <w:trPr>
+        <w:tblCellSpacing w:w="0" w:type="dxa"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3315" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="2BF92384" w14:textId="1700020C" w:rsidR="00524259" w:rsidRPr="00524259" w:rsidRDefault="00524259" w:rsidP="00524259">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4252"/>
+              <w:tab w:val="right" w:pos="8504"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00524259">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:noProof/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="089735D7" wp14:editId="1C056BA9">
+                <wp:extent cx="1876425" cy="428625"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:docPr id="1889551770" name="Imagem 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="Picture 6"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1876425" cy="428625"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6480" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="0" w:type="dxa"/>
+          </w:tcMar>
+          <w:vAlign w:val="center"/>
+          <w:hideMark/>
+        </w:tcPr>
+        <w:p w14:paraId="0FD45174" w14:textId="77777777" w:rsidR="00524259" w:rsidRPr="00524259" w:rsidRDefault="00524259" w:rsidP="00524259">
+          <w:pPr>
+            <w:pBdr>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+              <w:between w:val="nil"/>
+            </w:pBdr>
+            <w:tabs>
+              <w:tab w:val="center" w:pos="4252"/>
+              <w:tab w:val="right" w:pos="8504"/>
+            </w:tabs>
+            <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00217E18">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="002060"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>ASSESSORIA DE EVENTOS E CERIMONIAL</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="4EABBD60" w14:textId="3424C94B" w:rsidR="00C2335A" w:rsidRDefault="00C2335A">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4252"/>
+        <w:tab w:val="right" w:pos="8504"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...136 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004D769A"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00F9564E"/>
+    <w:rsidRoot w:val="00C2335A"/>
+    <w:rsid w:val="000D21B4"/>
+    <w:rsid w:val="00217E18"/>
+    <w:rsid w:val="00230503"/>
+    <w:rsid w:val="00270710"/>
+    <w:rsid w:val="00382503"/>
+    <w:rsid w:val="00415D15"/>
+    <w:rsid w:val="0042764D"/>
+    <w:rsid w:val="004C3F5E"/>
+    <w:rsid w:val="00524259"/>
+    <w:rsid w:val="00587E22"/>
+    <w:rsid w:val="007D40D7"/>
+    <w:rsid w:val="008202A8"/>
+    <w:rsid w:val="00821F7F"/>
+    <w:rsid w:val="008A6046"/>
+    <w:rsid w:val="00905D8C"/>
+    <w:rsid w:val="00A225CC"/>
+    <w:rsid w:val="00B34359"/>
+    <w:rsid w:val="00B45D7B"/>
+    <w:rsid w:val="00B47506"/>
+    <w:rsid w:val="00C13E1D"/>
+    <w:rsid w:val="00C2335A"/>
+    <w:rsid w:val="00C40930"/>
+    <w:rsid w:val="00CD75C6"/>
+    <w:rsid w:val="00D650EE"/>
+    <w:rsid w:val="00DC03A9"/>
+    <w:rsid w:val="00E908CE"/>
+    <w:rsid w:val="00F05BC5"/>
+    <w:rsid w:val="00FA78CC"/>
+    <w:rsid w:val="00FE32B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{D0B39D69-F519-401A-8326-A8F19008CF59}"/>
+  <w14:docId w14:val="6D4CFEAF"/>
+  <w15:docId w15:val="{2241815E-6DB8-43D5-948F-2F703199923C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4304,230 +8163,516 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B7215C"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00BA027B"/>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Char"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B7215C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0"/>
+      <w:spacing w:before="480" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria"/>
       <w:b/>
-      <w:bCs/>
-      <w:color w:val="365F91"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Forte">
-[...3 lines deleted...]
-    <w:rsid w:val="00B7215C"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:bCs/>
-[...14 lines deleted...]
-      <w:lang w:eastAsia="pt-BR"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D769A"/>
+    <w:rsid w:val="00BA027B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004D769A"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BA027B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D769A"/>
+    <w:rsid w:val="00BA027B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004D769A"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00BA027B"/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="004D769A"/>
+    <w:rsid w:val="00BA027B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA027B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA027B"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
-        <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
+    <w:basedOn w:val="TableNormal"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TextodoEspaoReservado">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008202A8"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-  <w:optimizeForBrowser/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Escritório">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4771,70 +8916,90 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
+  <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mgMv0EEcw+f0fi7sNRzDWSfkwh/iQ==">CgMxLjAyCGguZ2pkZ3hzOAByITE5VF9KbHBWZ1FkVVR3ZTJEX0lYYjN5VVJ0aGY2V2Uzeg==</go:docsCustomData>
+</go:gDocsCustomXmlDataStorage>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>548</Words>
-  <Characters>2964</Characters>
+  <Words>1096</Words>
+  <Characters>5919</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3505</CharactersWithSpaces>
+  <CharactersWithSpaces>7001</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>UFAC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>